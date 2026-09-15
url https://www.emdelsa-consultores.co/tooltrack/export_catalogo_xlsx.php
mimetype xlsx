--- v0 (2026-05-16)
+++ v1 (2026-09-15)
@@ -12,269 +12,356 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Catalogo" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="85">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="114">
   <si>
     <t>CATÁLOGO TOTAL DE HERRAMIENTAS Y EQUIPOS</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>16/05/2026 21:15</t>
+    <t>15/09/2026 21:07</t>
   </si>
   <si>
     <t>Total registros</t>
   </si>
   <si>
     <t>CÓDIGO</t>
   </si>
   <si>
     <t>NOMBRE</t>
   </si>
   <si>
     <t>TIPO</t>
   </si>
   <si>
     <t>EQUI0004</t>
   </si>
   <si>
     <t>ARNES DIELECTRICO 4 ARGOLLAS (UN)</t>
   </si>
   <si>
     <t>EQUIPO</t>
   </si>
   <si>
     <t>HERR0034</t>
   </si>
   <si>
     <t>BROCA 1/4 MURO ROTOMARTILLO</t>
   </si>
   <si>
     <t>HERRAMIENTA</t>
   </si>
   <si>
     <t>HERR0033</t>
   </si>
   <si>
     <t>BROCA 3/8 MURO ROTOMARTILLO</t>
   </si>
   <si>
     <t>EQUI0006</t>
   </si>
   <si>
     <t>CARGADOR DE BATERIA TALADRO B&amp;D</t>
   </si>
   <si>
     <t>EQUI0005</t>
   </si>
   <si>
     <t>CARGADOR DE BATERIA TALADRO MAKITA</t>
   </si>
   <si>
+    <t>EQUI0040</t>
+  </si>
+  <si>
+    <t>CARGADOR DE BATERIAS AA-AAA</t>
+  </si>
+  <si>
     <t>HERR0007</t>
   </si>
   <si>
     <t>CINTA METRICA 50m</t>
   </si>
   <si>
+    <t>HERR0070</t>
+  </si>
+  <si>
+    <t>DOBLA TUBO 1/2" COMPLETO</t>
+  </si>
+  <si>
     <t>HERR0008</t>
   </si>
   <si>
     <t>DOBLATUBO EMT 3/4"</t>
   </si>
   <si>
     <t>HERR0009</t>
   </si>
   <si>
     <t>ESCALERA DE TIJERA DE 10 PASOS</t>
   </si>
   <si>
     <t>HERR0011</t>
   </si>
   <si>
     <t>ESCALERA DE TIJERA DE 5 PASOS</t>
   </si>
   <si>
     <t>HERR0010</t>
   </si>
   <si>
     <t>ESCALERA DE TIJERA DE 8 PASOS</t>
   </si>
   <si>
     <t>HERR0012</t>
   </si>
   <si>
     <t>ESCALERA MULTIPROPOSITO 12 PASOS</t>
   </si>
   <si>
     <t>EQUI0003</t>
   </si>
   <si>
     <t>ESCALRA</t>
   </si>
   <si>
     <t>EQUI0013</t>
   </si>
   <si>
     <t>ESLINGA DE POSICIONAMIENTO</t>
   </si>
   <si>
     <t>EQUI0014</t>
   </si>
   <si>
     <t>ESLINGA EN "Y" CON ABSORBEDOR</t>
   </si>
   <si>
+    <t>HERR0069</t>
+  </si>
+  <si>
+    <t>EXTENSION ENCAUCHETADO 2X14</t>
+  </si>
+  <si>
     <t>HERR0035</t>
   </si>
   <si>
     <t>EXTENSION ENCAUCHETADO 3x14</t>
   </si>
   <si>
+    <t>HERR0041</t>
+  </si>
+  <si>
+    <t>FLEXOMETRO 5m</t>
+  </si>
+  <si>
+    <t>HERR0067</t>
+  </si>
+  <si>
+    <t>JUEGO DE LLAVED DE BOCA X 12</t>
+  </si>
+  <si>
     <t>HERR0036</t>
   </si>
   <si>
     <t>JUEGO DE PUNTAS PARA TALADRO</t>
   </si>
   <si>
+    <t>HERR0066</t>
+  </si>
+  <si>
+    <t>JUEGO DE RACHET</t>
+  </si>
+  <si>
+    <t>HERR0068</t>
+  </si>
+  <si>
+    <t>JUEGO DESTORNILLADORES AISLADOS X 7</t>
+  </si>
+  <si>
     <t>HERR0037</t>
   </si>
   <si>
     <t>KIT CAUTIN 30W</t>
   </si>
   <si>
     <t>EQUI0026</t>
   </si>
   <si>
     <t>LUXOMETRO</t>
   </si>
   <si>
+    <t>HERR0054</t>
+  </si>
+  <si>
+    <t>MARCO SEGUETA FIJO</t>
+  </si>
+  <si>
+    <t>HERR0065</t>
+  </si>
+  <si>
+    <t>MARTILLO</t>
+  </si>
+  <si>
     <t>HERR0038</t>
   </si>
   <si>
     <t>NIVEL ALUMINIO</t>
   </si>
   <si>
     <t>EQUI0017</t>
   </si>
   <si>
     <t>NIVEL LASER BOSCH GLL-2-12G CON TRIPODE</t>
   </si>
   <si>
+    <t>HERR0056</t>
+  </si>
+  <si>
+    <t>NIVEL TORPEDO 9PG</t>
+  </si>
+  <si>
     <t>HERR0039</t>
   </si>
   <si>
     <t>ODOMETRO</t>
   </si>
   <si>
+    <t>HERR0055</t>
+  </si>
+  <si>
+    <t>PASACABLE 15 MTS</t>
+  </si>
+  <si>
     <t>EQUI0018</t>
   </si>
   <si>
     <t>PINZA VOLTI PM2016A</t>
   </si>
   <si>
     <t>EQUI0019</t>
   </si>
   <si>
     <t>PISTOLA DE CALOR 1800W-STANLEY</t>
   </si>
   <si>
     <t>HERR0032</t>
   </si>
   <si>
     <t>PONCHADORA CABLE COAXIAL</t>
   </si>
   <si>
     <t>HERR0020</t>
   </si>
   <si>
     <t>PONCHADORA MECANICA</t>
   </si>
   <si>
     <t>HERR0031</t>
   </si>
   <si>
     <t>PONCHADORA RJ45 PASS</t>
   </si>
   <si>
     <t>HERR0030</t>
   </si>
   <si>
     <t>PONCHADORA RJ45-RJ11</t>
   </si>
   <si>
     <t>HERR0029</t>
   </si>
   <si>
     <t>PONCHADORA TERMINALES MC4</t>
   </si>
   <si>
     <t>HERR0028</t>
   </si>
   <si>
     <t>PONCHADORA TERMINALES PIN</t>
   </si>
   <si>
+    <t>HERR0053</t>
+  </si>
+  <si>
+    <t>PORTA HERRAMIENTAS</t>
+  </si>
+  <si>
     <t>HERR0015</t>
   </si>
   <si>
     <t>PULIDORA 4-1/2 B&amp;D</t>
   </si>
   <si>
     <t>HERR0016</t>
   </si>
   <si>
     <t>PULIDORA 4-1/2 MAKITA</t>
   </si>
   <si>
     <t>EQUI0021</t>
   </si>
   <si>
     <t>ROTOMARTILLO BOSCH</t>
+  </si>
+  <si>
+    <t>HERR0052</t>
+  </si>
+  <si>
+    <t>SET ALICATES 3PZS</t>
+  </si>
+  <si>
+    <t>HERR0063</t>
+  </si>
+  <si>
+    <t>SET PUNTAS DESTORNILLADOR</t>
+  </si>
+  <si>
+    <t>HERR0064</t>
   </si>
   <si>
     <t>HERMMA1</t>
   </si>
   <si>
     <t>TALADRO</t>
   </si>
   <si>
     <t>EQUI0022</t>
   </si>
   <si>
     <t>TALADRO 1/2 PERCUTOR 550W</t>
   </si>
   <si>
     <t>EQUI0023</t>
   </si>
   <si>
     <t>TALADRO INALAMBRICO B&amp;D</t>
   </si>
   <si>
     <t>EQUI0024</t>
   </si>
   <si>
     <t>TALADRO INALAMBRICO MAKITA</t>
   </si>
@@ -671,86 +758,86 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:C43"/>
+  <dimension ref="A1:C58"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="5" activePane="bottomLeft" state="frozen" topLeftCell="A6"/>
-      <selection pane="bottomLeft" activeCell="B6" sqref="B6:B43"/>
+      <selection pane="bottomLeft" activeCell="B6" sqref="B6:B58"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="47.131" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="3" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="1" t="s">
         <v>2</v>
       </c>
       <c r="C2" s="1"/>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B3" s="1">
-        <v>38</v>
+        <v>53</v>
       </c>
       <c r="C3" s="1"/>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>5</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="5" t="s">
         <v>7</v>
       </c>
       <c r="B6" s="6" t="s">
         <v>8</v>
       </c>
       <c r="C6" s="5" t="s">
         <v>9</v>
       </c>
     </row>
@@ -784,51 +871,51 @@
         <v>16</v>
       </c>
       <c r="C9" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="5" t="s">
         <v>17</v>
       </c>
       <c r="B10" s="6" t="s">
         <v>18</v>
       </c>
       <c r="C10" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="5" t="s">
         <v>19</v>
       </c>
       <c r="B11" s="6" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="5" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="5" t="s">
         <v>21</v>
       </c>
       <c r="B12" s="6" t="s">
         <v>22</v>
       </c>
       <c r="C12" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="5" t="s">
         <v>23</v>
       </c>
       <c r="B13" s="6" t="s">
         <v>24</v>
       </c>
       <c r="C13" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="14" spans="1:3">
@@ -850,336 +937,501 @@
         <v>28</v>
       </c>
       <c r="C15" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="5" t="s">
         <v>29</v>
       </c>
       <c r="B16" s="6" t="s">
         <v>30</v>
       </c>
       <c r="C16" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="5" t="s">
         <v>31</v>
       </c>
       <c r="B17" s="6" t="s">
         <v>32</v>
       </c>
       <c r="C17" s="5" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="5" t="s">
         <v>33</v>
       </c>
       <c r="B18" s="6" t="s">
         <v>34</v>
       </c>
       <c r="C18" s="5" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B19" s="6" t="s">
         <v>36</v>
       </c>
       <c r="C19" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="5" t="s">
         <v>37</v>
       </c>
       <c r="B20" s="6" t="s">
         <v>38</v>
       </c>
       <c r="C20" s="5" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="5" t="s">
         <v>39</v>
       </c>
       <c r="B21" s="6" t="s">
         <v>40</v>
       </c>
       <c r="C21" s="5" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="5" t="s">
         <v>41</v>
       </c>
       <c r="B22" s="6" t="s">
         <v>42</v>
       </c>
       <c r="C22" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="5" t="s">
         <v>43</v>
       </c>
       <c r="B23" s="6" t="s">
         <v>44</v>
       </c>
       <c r="C23" s="5" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="5" t="s">
         <v>45</v>
       </c>
       <c r="B24" s="6" t="s">
         <v>46</v>
       </c>
       <c r="C24" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="5" t="s">
         <v>47</v>
       </c>
       <c r="B25" s="6" t="s">
         <v>48</v>
       </c>
       <c r="C25" s="5" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="5" t="s">
         <v>49</v>
       </c>
       <c r="B26" s="6" t="s">
         <v>50</v>
       </c>
       <c r="C26" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="5" t="s">
         <v>51</v>
       </c>
       <c r="B27" s="6" t="s">
         <v>52</v>
       </c>
       <c r="C27" s="5" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="5" t="s">
         <v>53</v>
       </c>
       <c r="B28" s="6" t="s">
         <v>54</v>
       </c>
       <c r="C28" s="5" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="5" t="s">
         <v>55</v>
       </c>
       <c r="B29" s="6" t="s">
         <v>56</v>
       </c>
       <c r="C29" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="5" t="s">
         <v>57</v>
       </c>
       <c r="B30" s="6" t="s">
         <v>58</v>
       </c>
       <c r="C30" s="5" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="5" t="s">
         <v>59</v>
       </c>
       <c r="B31" s="6" t="s">
         <v>60</v>
       </c>
       <c r="C31" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="5" t="s">
         <v>61</v>
       </c>
       <c r="B32" s="6" t="s">
         <v>62</v>
       </c>
       <c r="C32" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="5" t="s">
         <v>63</v>
       </c>
       <c r="B33" s="6" t="s">
         <v>64</v>
       </c>
       <c r="C33" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="5" t="s">
         <v>65</v>
       </c>
       <c r="B34" s="6" t="s">
         <v>66</v>
       </c>
       <c r="C34" s="5" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="5" t="s">
         <v>67</v>
       </c>
       <c r="B35" s="6" t="s">
         <v>68</v>
       </c>
       <c r="C35" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="5" t="s">
         <v>69</v>
       </c>
       <c r="B36" s="6" t="s">
         <v>70</v>
       </c>
       <c r="C36" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="5" t="s">
         <v>71</v>
       </c>
       <c r="B37" s="6" t="s">
         <v>72</v>
       </c>
       <c r="C37" s="5" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="5" t="s">
         <v>73</v>
       </c>
       <c r="B38" s="6" t="s">
         <v>74</v>
       </c>
       <c r="C38" s="5" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="5" t="s">
         <v>75</v>
       </c>
       <c r="B39" s="6" t="s">
         <v>76</v>
       </c>
       <c r="C39" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="5" t="s">
         <v>77</v>
       </c>
       <c r="B40" s="6" t="s">
         <v>78</v>
       </c>
       <c r="C40" s="5" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="5" t="s">
         <v>79</v>
       </c>
       <c r="B41" s="6" t="s">
         <v>80</v>
       </c>
       <c r="C41" s="5" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="5" t="s">
         <v>81</v>
       </c>
       <c r="B42" s="6" t="s">
         <v>82</v>
       </c>
       <c r="C42" s="5" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="5" t="s">
         <v>83</v>
       </c>
       <c r="B43" s="6" t="s">
         <v>84</v>
       </c>
       <c r="C43" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="44" spans="1:3">
+      <c r="A44" s="5" t="s">
+        <v>85</v>
+      </c>
+      <c r="B44" s="6" t="s">
+        <v>86</v>
+      </c>
+      <c r="C44" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="45" spans="1:3">
+      <c r="A45" s="5" t="s">
+        <v>87</v>
+      </c>
+      <c r="B45" s="6" t="s">
+        <v>88</v>
+      </c>
+      <c r="C45" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="46" spans="1:3">
+      <c r="A46" s="5" t="s">
+        <v>89</v>
+      </c>
+      <c r="B46" s="6" t="s">
+        <v>90</v>
+      </c>
+      <c r="C46" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="47" spans="1:3">
+      <c r="A47" s="5" t="s">
+        <v>91</v>
+      </c>
+      <c r="B47" s="6" t="s">
+        <v>92</v>
+      </c>
+      <c r="C47" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="48" spans="1:3">
+      <c r="A48" s="5" t="s">
+        <v>93</v>
+      </c>
+      <c r="B48" s="6" t="s">
+        <v>94</v>
+      </c>
+      <c r="C48" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="49" spans="1:3">
+      <c r="A49" s="5" t="s">
+        <v>95</v>
+      </c>
+      <c r="B49" s="6" t="s">
+        <v>96</v>
+      </c>
+      <c r="C49" s="5" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="50" spans="1:3">
+      <c r="A50" s="5" t="s">
+        <v>97</v>
+      </c>
+      <c r="B50" s="6" t="s">
+        <v>98</v>
+      </c>
+      <c r="C50" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="51" spans="1:3">
+      <c r="A51" s="5" t="s">
+        <v>99</v>
+      </c>
+      <c r="B51" s="6" t="s">
+        <v>100</v>
+      </c>
+      <c r="C51" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="52" spans="1:3">
+      <c r="A52" s="5" t="s">
+        <v>101</v>
+      </c>
+      <c r="B52" s="6" t="s">
+        <v>100</v>
+      </c>
+      <c r="C52" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="53" spans="1:3">
+      <c r="A53" s="5" t="s">
+        <v>102</v>
+      </c>
+      <c r="B53" s="6" t="s">
+        <v>103</v>
+      </c>
+      <c r="C53" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="54" spans="1:3">
+      <c r="A54" s="5" t="s">
+        <v>104</v>
+      </c>
+      <c r="B54" s="6" t="s">
+        <v>105</v>
+      </c>
+      <c r="C54" s="5" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="55" spans="1:3">
+      <c r="A55" s="5" t="s">
+        <v>106</v>
+      </c>
+      <c r="B55" s="6" t="s">
+        <v>107</v>
+      </c>
+      <c r="C55" s="5" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="56" spans="1:3">
+      <c r="A56" s="5" t="s">
+        <v>108</v>
+      </c>
+      <c r="B56" s="6" t="s">
+        <v>109</v>
+      </c>
+      <c r="C56" s="5" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="57" spans="1:3">
+      <c r="A57" s="5" t="s">
+        <v>110</v>
+      </c>
+      <c r="B57" s="6" t="s">
+        <v>111</v>
+      </c>
+      <c r="C57" s="5" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="58" spans="1:3">
+      <c r="A58" s="5" t="s">
+        <v>112</v>
+      </c>
+      <c r="B58" s="6" t="s">
+        <v>113</v>
+      </c>
+      <c r="C58" s="5" t="s">
         <v>12</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:C1"/>
     <mergeCell ref="B2:C2"/>
     <mergeCell ref="B3:C3"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>